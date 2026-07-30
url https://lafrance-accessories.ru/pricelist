--- v0 (2026-06-14)
+++ v1 (2026-07-30)
@@ -248,80 +248,80 @@
   <si>
     <t>01371-485</t>
   </si>
   <si>
     <t>2000р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371-485</t>
   </si>
   <si>
     <t>01371D-CH</t>
   </si>
   <si>
     <t>2500р.</t>
   </si>
   <si>
     <t>2375р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371D-CH</t>
   </si>
   <si>
     <t>Заколка-краб Сердце</t>
   </si>
   <si>
+    <t>2458-ORBRD</t>
+  </si>
+  <si>
+    <t>1600р.</t>
+  </si>
+  <si>
+    <t>1440р.</t>
+  </si>
+  <si>
+    <t>https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbrd</t>
+  </si>
+  <si>
     <t>2458-ORCH</t>
   </si>
   <si>
-    <t>1600р.</t>
-[...4 lines deleted...]
-  <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orch</t>
   </si>
   <si>
     <t>2458-ORNR</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-ornr</t>
   </si>
   <si>
     <t>2458-ORBG</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbg</t>
   </si>
   <si>
-    <t>2458-ORBRD</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Заколка на пучок ИТАЛЬЯНКА </t>
   </si>
   <si>
     <t>A20-NB</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-na-puchok-italjanka-a20-nb</t>
   </si>
   <si>
     <t>Резинка с пласт аксессуаром КАРМЕН</t>
   </si>
   <si>
     <t>01089-JASPE</t>
   </si>
   <si>
     <t>555р.</t>
   </si>
   <si>
     <t>500р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-jaspe</t>
   </si>
   <si>
     <t>01089-TCH03</t>
@@ -545,138 +545,138 @@
   <si>
     <t>6652-ON</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-on</t>
   </si>
   <si>
     <t>ЗАКОЛКА-АВТОМАТ ВОЛНА - СЛОНОВАЯ КОСТЬ</t>
   </si>
   <si>
     <t>6652-ALBA</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-alba</t>
   </si>
   <si>
     <t>ЗАКОЛКА-АВТОМАТ ВОЛНА - ЧЕРНЫЙ МЕЛАНЖ</t>
   </si>
   <si>
     <t>6652-NN</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-nn</t>
   </si>
   <si>
+    <t>ЗАКОЛКА ДЛЯ ВОЛОС ЖЕНСКАЯ АВТОМАТ Колет</t>
+  </si>
+  <si>
+    <t>02289-NRS</t>
+  </si>
+  <si>
+    <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-nrs</t>
+  </si>
+  <si>
     <t>ЗАКОЛКА ДЛЯ ВОЛОС ЖЕНСКАЯ АВТОМАТ КОЛЕТ</t>
   </si>
   <si>
     <t>02289-ALBA</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-alba</t>
   </si>
   <si>
     <t>02289-638M16</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-638M16</t>
   </si>
   <si>
     <t>02289- OP</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-op</t>
   </si>
   <si>
-    <t>ЗАКОЛКА ДЛЯ ВОЛОС ЖЕНСКАЯ АВТОМАТ Колет</t>
-[...7 lines deleted...]
-  <si>
     <t>Заколка-автомат Колет</t>
   </si>
   <si>
     <t>02289-638245</t>
   </si>
   <si>
     <t>1620р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-kolet-02289-638245</t>
   </si>
   <si>
     <t>ЗАКОЛКА ДЛЯ ВОЛОС ЖЕНСКАЯ АВТОМАТ УЛЫБКА</t>
   </si>
   <si>
     <t>8663-506</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-ulybka-506</t>
   </si>
   <si>
     <t>ОБОДОК Бархатный ЛЕОПАРДОВЫЙ</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlleop</t>
   </si>
   <si>
     <t>ОБОДОК Бархатный ШОКОЛАДНЫЙ</t>
   </si>
   <si>
     <t>BND-VLCH</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlch</t>
   </si>
   <si>
     <t>Шпилька для волос ТРЕХЗУБКА</t>
   </si>
   <si>
+    <t>5944-NG</t>
+  </si>
+  <si>
+    <t>1650р.</t>
+  </si>
+  <si>
+    <t>1485р.</t>
+  </si>
+  <si>
+    <t>https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-ng</t>
+  </si>
+  <si>
     <t>5944-ON</t>
   </si>
   <si>
-    <t>1650р.</t>
-[...1 lines deleted...]
-  <si>
     <t>1567р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-on</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-ng</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -689,51 +689,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8633-484-3-150x1501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-01-2-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLCH-150x1503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLVR-150x1504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1048;&#1047;&#1059;1-150x1505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLOLV-150x1506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1046;&#1045;&#1051;1-150x1507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1056;&#1054;&#1047;1-150x1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-OR-2-150x1509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLNR-150x15010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-M03-2-150x15011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLGR-150x15012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLBG-150x15013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLBRD-150x15014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLGR-150x15015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/BND-VLNR-150x15016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-CH-2-150x15017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLBL-150x15018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLBRD-150x15019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/BND-VLOLV-150x15020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLRS-150x15021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-DOR-2-150x15022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1371-492-1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1371D-CH-1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORCH-3-150x15025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORNR-3-150x15026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORBG-3-150x15027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORBRD-3-150x15028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB20-NB_2-150x15029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/IMG_4747-150x15030.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1089-TSH-150x15031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-DM03-2-150x15032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-D01-2-150x15033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8633M-03_INF1-2-150x15034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-BG_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;-150x15035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-NB_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-ON_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-NRS_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833-NGRS-150x15039.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8634-TRT-3-150x15040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/E-150x15048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-ON_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-ALBA_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-NN_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289ALBA-CH100&#1057;&#1045;&#1056;&#1040;&#1071;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1073;&#1077;&#1078;-150x15059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289OP-CH100&#1063;&#1041;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1094;&#1074;&#1077;&#1090;&#1085;&#1072;&#1103;-1-150x15061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289638245-CH100&#1051;&#1045;&#1054;&#1055;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8663-506-1-150x15063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLLEOP-150x15064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OZ-BND-VLCH-150x15065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-5944-ON-INF1_new_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15067.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8633-484-3-150x1501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-01-2-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLCH-150x1503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLVR-150x1504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1048;&#1047;&#1059;1-150x1505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLOLV-150x1506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1046;&#1045;&#1051;1-150x1507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1056;&#1054;&#1047;1-150x1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-OR-2-150x1509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLNR-150x15010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-M03-2-150x15011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLGR-150x15012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLBG-150x15013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLBRD-150x15014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLGR-150x15015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/BND-VLNR-150x15016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-CH-2-150x15017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLBL-150x15018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLBRD-150x15019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/BND-VLOLV-150x15020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLRS-150x15021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-DOR-2-150x15022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1371-492-1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1371D-CH-1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORBRD-3-150x15025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORCH-3-150x15026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORNR-3-150x15027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORBG-3-150x15028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB20-NB_2-150x15029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/IMG_4747-150x15030.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1089-TSH-150x15031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-DM03-2-150x15032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-D01-2-150x15033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8633M-03_INF1-2-150x15034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-BG_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;-150x15035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-NB_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-ON_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-NRS_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833-NGRS-150x15039.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8634-TRT-3-150x15040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/E-150x15048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-ON_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-ALBA_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-NN_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1094;&#1074;&#1077;&#1090;&#1085;&#1072;&#1103;-1-150x15058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289ALBA-CH100&#1057;&#1045;&#1056;&#1040;&#1071;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1073;&#1077;&#1078;-150x15060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289OP-CH100&#1063;&#1041;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289638245-CH100&#1051;&#1045;&#1054;&#1055;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8663-506-1-150x15063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLLEOP-150x15064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OZ-BND-VLCH-150x15065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-5944-ON-INF1_new_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15067.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Изображение товара" descr="Изображение товара"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2993,51 +2993,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-barbara-8633-484" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-01" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlch" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlvr" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vltrq" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlolv" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlrs" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-or" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlnr" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-03m" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlgr" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlbg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlgr" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlnr" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-CH" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlolv" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlrs" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-orcr" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371-485" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371D-CH" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orch" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-ornr" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-na-puchok-italjanka-a20-nb" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-jaspe" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-tch03" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-vstp" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-nrcr" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-barbara-8633m-03" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/uzkaya-rectangle-8178-638M16BG-zakolka-avtomat-uzkaya-rectangle" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-uzkaja-rectangle-8178-nb" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-uzkaya-rectangle-8178-on" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-uzkaja-rectangle-8178-nrs" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-ines-833-ngrs" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-barbara-8633-trt" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-03" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-01" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-03" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-01" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-brd" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-rg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-BG" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-or" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-blsph" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180dm-vstp" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-orcr" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-nr" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-on" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-alba" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-nn" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-alba" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-638M16" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-op" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-nrs" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-kolet-02289-638245" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-ulybka-506" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlleop" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlch" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-on" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-ng" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-barbara-8633-484" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-01" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlch" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlvr" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vltrq" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlolv" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlrs" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-or" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlnr" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-03m" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlgr" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlbg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlgr" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlnr" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-CH" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlolv" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlrs" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-orcr" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371-485" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371D-CH" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orch" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-ornr" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-na-puchok-italjanka-a20-nb" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-jaspe" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-tch03" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-vstp" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-nrcr" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-barbara-8633m-03" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/uzkaya-rectangle-8178-638M16BG-zakolka-avtomat-uzkaya-rectangle" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-uzkaja-rectangle-8178-nb" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-uzkaya-rectangle-8178-on" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-uzkaja-rectangle-8178-nrs" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-ines-833-ngrs" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-barbara-8633-trt" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-03" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-01" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-03" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-01" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-brd" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-rg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-BG" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-or" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-blsph" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180dm-vstp" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-orcr" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-nr" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-on" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-alba" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-nn" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-nrs" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-alba" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-638M16" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-op" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-kolet-02289-638245" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-ulybka-506" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlleop" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlch" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-ng" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-on" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="113.115234" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
@@ -4082,87 +4082,87 @@
       <c r="F58" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="35">
       <c r="A59"/>
       <c r="B59" t="s">
         <v>176</v>
       </c>
       <c r="C59" t="s">
         <v>177</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="35">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C60" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="35">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C61" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="35">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C62" t="s">
         <v>184</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="35">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>186</v>
       </c>
       <c r="C63" t="s">
         <v>187</v>
       </c>
       <c r="D63" t="s">
         <v>115</v>
       </c>