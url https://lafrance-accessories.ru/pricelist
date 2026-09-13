--- v1 (2026-07-30)
+++ v2 (2026-09-13)
@@ -248,80 +248,80 @@
   <si>
     <t>01371-485</t>
   </si>
   <si>
     <t>2000р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371-485</t>
   </si>
   <si>
     <t>01371D-CH</t>
   </si>
   <si>
     <t>2500р.</t>
   </si>
   <si>
     <t>2375р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371D-CH</t>
   </si>
   <si>
     <t>Заколка-краб Сердце</t>
   </si>
   <si>
+    <t>2458-ORBG</t>
+  </si>
+  <si>
+    <t>1600р.</t>
+  </si>
+  <si>
+    <t>1440р.</t>
+  </si>
+  <si>
+    <t>https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbg</t>
+  </si>
+  <si>
     <t>2458-ORBRD</t>
   </si>
   <si>
-    <t>1600р.</t>
-[...4 lines deleted...]
-  <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbrd</t>
   </si>
   <si>
     <t>2458-ORCH</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orch</t>
   </si>
   <si>
     <t>2458-ORNR</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-ornr</t>
   </si>
   <si>
-    <t>2458-ORBG</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Заколка на пучок ИТАЛЬЯНКА </t>
   </si>
   <si>
     <t>A20-NB</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-na-puchok-italjanka-a20-nb</t>
   </si>
   <si>
     <t>Резинка с пласт аксессуаром КАРМЕН</t>
   </si>
   <si>
     <t>01089-JASPE</t>
   </si>
   <si>
     <t>555р.</t>
   </si>
   <si>
     <t>500р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-jaspe</t>
   </si>
   <si>
     <t>01089-TCH03</t>
@@ -332,62 +332,62 @@
   <si>
     <t>01917D-VSTP</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/obodok-greben-01917d-vstp</t>
   </si>
   <si>
     <t>01917D-NRCR</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/obodok-greben-01917d-nrcr</t>
   </si>
   <si>
     <t xml:space="preserve">ЗАКОЛКА-АВТОМАТ БАРБАРА – Темный тигр </t>
   </si>
   <si>
     <t>БАРБАРА 8633M-03</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-barbara-8633m-03</t>
   </si>
   <si>
     <t>Заколка-автомат узкая RECTANGLE</t>
   </si>
   <si>
+    <t>8178-NB</t>
+  </si>
+  <si>
+    <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-uzkaja-rectangle-8178-nb</t>
+  </si>
+  <si>
     <t>8178-638M16BG</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/uzkaya-rectangle-8178-638M16BG-zakolka-avtomat-uzkaya-rectangle</t>
   </si>
   <si>
-    <t>8178-NB</t>
-[...4 lines deleted...]
-  <si>
     <t>8178-ON</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-uzkaya-rectangle-8178-on</t>
   </si>
   <si>
     <t>8178-NRS</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-uzkaja-rectangle-8178-nrs</t>
   </si>
   <si>
     <t>Заколка-автомат ИНЕС</t>
   </si>
   <si>
     <t>833-NGRS</t>
   </si>
   <si>
     <t>1800р.</t>
   </si>
   <si>
     <t>1710р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-ines-833-ngrs</t>
@@ -545,78 +545,78 @@
   <si>
     <t>6652-ON</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-on</t>
   </si>
   <si>
     <t>ЗАКОЛКА-АВТОМАТ ВОЛНА - СЛОНОВАЯ КОСТЬ</t>
   </si>
   <si>
     <t>6652-ALBA</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-alba</t>
   </si>
   <si>
     <t>ЗАКОЛКА-АВТОМАТ ВОЛНА - ЧЕРНЫЙ МЕЛАНЖ</t>
   </si>
   <si>
     <t>6652-NN</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-nn</t>
   </si>
   <si>
+    <t>ЗАКОЛКА ДЛЯ ВОЛОС ЖЕНСКАЯ АВТОМАТ КОЛЕТ</t>
+  </si>
+  <si>
+    <t>02289- OP</t>
+  </si>
+  <si>
+    <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-op</t>
+  </si>
+  <si>
     <t>ЗАКОЛКА ДЛЯ ВОЛОС ЖЕНСКАЯ АВТОМАТ Колет</t>
   </si>
   <si>
     <t>02289-NRS</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-nrs</t>
   </si>
   <si>
-    <t>ЗАКОЛКА ДЛЯ ВОЛОС ЖЕНСКАЯ АВТОМАТ КОЛЕТ</t>
-[...1 lines deleted...]
-  <si>
     <t>02289-ALBA</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-alba</t>
   </si>
   <si>
     <t>02289-638M16</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-638M16</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-op</t>
   </si>
   <si>
     <t>Заколка-автомат Колет</t>
   </si>
   <si>
     <t>02289-638245</t>
   </si>
   <si>
     <t>1620р.</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-avtomat-kolet-02289-638245</t>
   </si>
   <si>
     <t>ЗАКОЛКА ДЛЯ ВОЛОС ЖЕНСКАЯ АВТОМАТ УЛЫБКА</t>
   </si>
   <si>
     <t>8663-506</t>
   </si>
   <si>
     <t>https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-ulybka-506</t>
   </si>
   <si>
     <t>ОБОДОК Бархатный ЛЕОПАРДОВЫЙ</t>
   </si>
@@ -689,51 +689,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8633-484-3-150x1501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-01-2-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLCH-150x1503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLVR-150x1504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1048;&#1047;&#1059;1-150x1505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLOLV-150x1506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1046;&#1045;&#1051;1-150x1507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1056;&#1054;&#1047;1-150x1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-OR-2-150x1509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLNR-150x15010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-M03-2-150x15011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLGR-150x15012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLBG-150x15013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLBRD-150x15014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLGR-150x15015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/BND-VLNR-150x15016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-CH-2-150x15017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLBL-150x15018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLBRD-150x15019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/BND-VLOLV-150x15020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLRS-150x15021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-DOR-2-150x15022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1371-492-1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1371D-CH-1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORBRD-3-150x15025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORCH-3-150x15026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORNR-3-150x15027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORBG-3-150x15028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB20-NB_2-150x15029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/IMG_4747-150x15030.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1089-TSH-150x15031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-DM03-2-150x15032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-D01-2-150x15033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8633M-03_INF1-2-150x15034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-BG_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;-150x15035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-NB_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-ON_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-NRS_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833-NGRS-150x15039.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8634-TRT-3-150x15040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/E-150x15048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-ON_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-ALBA_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-NN_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1094;&#1074;&#1077;&#1090;&#1085;&#1072;&#1103;-1-150x15058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289ALBA-CH100&#1057;&#1045;&#1056;&#1040;&#1071;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1073;&#1077;&#1078;-150x15060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289OP-CH100&#1063;&#1041;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289638245-CH100&#1051;&#1045;&#1054;&#1055;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8663-506-1-150x15063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLLEOP-150x15064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OZ-BND-VLCH-150x15065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-5944-ON-INF1_new_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15067.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8633-484-3-150x1501.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-01-2-150x1502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLCH-150x1503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLVR-150x1504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1048;&#1047;&#1059;1-150x1505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLOLV-150x1506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1046;&#1045;&#1051;1-150x1507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1056;&#1054;&#1047;1-150x1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-OR-2-150x1509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLNR-150x15010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-M03-2-150x15011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLGR-150x15012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLBG-150x15013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLBRD-150x15014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLGR-150x15015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/BND-VLNR-150x15016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-CH-2-150x15017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLBL-150x15018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WBCH_VLBRD-150x15019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/BND-VLOLV-150x15020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLRS-150x15021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-DOR-2-150x15022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1371-492-1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1371D-CH-1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORBG-3-150x15025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORBRD-3-150x15026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORCH-3-150x15027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB2458-ORNR-3-150x15028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB20-NB_2-150x15029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/IMG_4747-150x15030.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1089-TSH-150x15031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-DM03-2-150x15032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB1917-D01-2-150x15033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8633M-03_INF1-2-150x15034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-NB_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-BG_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;-150x15036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-ON_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_8178-NRS_&#1088;&#1072;&#1079;&#1084;&#1077;&#1088;&#1099;_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833-NGRS-150x15039.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8634-TRT-3-150x15040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/E-150x15048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5-150x15052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3-150x15054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-ON_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-ALBA_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB6652-NN_INF1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289OP-CH100&#1063;&#1041;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1094;&#1074;&#1077;&#1090;&#1085;&#1072;&#1103;-1-150x15059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289ALBA-CH100&#1057;&#1045;&#1056;&#1040;&#1071;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-&#1073;&#1077;&#1078;-150x15061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-02289638245-CH100&#1051;&#1045;&#1054;&#1055;-3_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB8663-506-1-150x15063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/WB-BND-VLLEOP-150x15064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/OZ-BND-VLCH-150x15065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/-5944-ON-INF1_new_&#1073;&#1077;&#1079;_&#1074;&#1080;&#1076;&#1077;&#1086;-150x15067.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Изображение товара" descr="Изображение товара"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2993,51 +2993,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-barbara-8633-484" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-01" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlch" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlvr" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vltrq" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlolv" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlrs" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-or" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlnr" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-03m" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlgr" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlbg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlgr" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlnr" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-CH" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlolv" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlrs" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-orcr" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371-485" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371D-CH" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orch" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-ornr" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-na-puchok-italjanka-a20-nb" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-jaspe" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-tch03" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-vstp" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-nrcr" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-barbara-8633m-03" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/uzkaya-rectangle-8178-638M16BG-zakolka-avtomat-uzkaya-rectangle" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-uzkaja-rectangle-8178-nb" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-uzkaya-rectangle-8178-on" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-uzkaja-rectangle-8178-nrs" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-ines-833-ngrs" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-barbara-8633-trt" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-03" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-01" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-03" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-01" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-brd" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-rg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-BG" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-or" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-blsph" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180dm-vstp" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-orcr" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-nr" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-on" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-alba" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-nn" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-nrs" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-alba" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-638M16" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-op" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-kolet-02289-638245" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-ulybka-506" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlleop" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlch" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-ng" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-on" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-barbara-8633-484" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-01" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlch" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlvr" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vltrq" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlolv" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlrs" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-or" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlnr" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-03m" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlgr" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlbg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlgr" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlnr" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917-CH" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbl" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-dlya-volos-jenskaya-barxatnaya-bolshaya-ch200-vlbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlolv" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlrs" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-orcr" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371-485" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-bolshoj-lodochka-01371D-CH" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orbrd" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-orch" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-krab-serdtse-2458-ornr" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-na-puchok-italjanka-a20-nb" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-jaspe" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/rezinka-s-plastikovym-aksessuarom-karmen-01089-tch03" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-vstp" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-greben-01917d-nrcr" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-barbara-8633m-03" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-uzkaja-rectangle-8178-nb" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/uzkaya-rectangle-8178-638M16BG-zakolka-avtomat-uzkaya-rectangle" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-uzkaya-rectangle-8178-on" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-uzkaja-rectangle-8178-nrs" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-ines-833-ngrs" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-barbara-8633-trt" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-03" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-01" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-03" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-01" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-brd" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-bl" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-rg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-BG" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180m-ch" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180-or" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-blsph" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180dm-vstp" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-orcr" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-vivien-02180d-nr" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-on" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-alba" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-volna-6652-nn" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-op" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-nrs" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-alba" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-kolet-02289-638M16" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-avtomat-kolet-02289-638245" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/zakolka-dlya-volos-jenskaya-avtomat-ulybka-506" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlleop" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/obodok-barxatnyj-bnd-vlch" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-ng" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafrance-accessories.ru/shpilka-dlja-volos-trexzubka-5944-on" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="113.115234" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
@@ -4100,69 +4100,69 @@
       <c r="F59" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="35">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>179</v>
       </c>
       <c r="C60" t="s">
         <v>180</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="35">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C61" t="s">
         <v>182</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="35">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C62" t="s">
         <v>184</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="35">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>186</v>
       </c>
       <c r="C63" t="s">
         <v>187</v>
       </c>
       <c r="D63" t="s">
         <v>115</v>
       </c>